--- v0 (2026-04-01)
+++ v1 (2026-05-17)
@@ -1,89 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="569446EC" w14:textId="02423D5C" w:rsidR="001D0B1B" w:rsidRPr="008F5376" w:rsidRDefault="00B36570" w:rsidP="001D0B1B">
+    <w:p w14:paraId="569446EC" w14:textId="4E98859C" w:rsidR="001D0B1B" w:rsidRPr="008F5376" w:rsidRDefault="00D0540B" w:rsidP="001D0B1B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>hjj</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Jurnal BPPK Volume</w:t>
       </w:r>
-      <w:r w:rsidR="00D0540B" w:rsidRPr="00D0540B">
+      <w:r w:rsidRPr="00D0540B">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00B300C8" w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00DA3BE3" w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="002C78D1">
         <w:rPr>
@@ -93,51 +83,91 @@
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="00DA3BE3" w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> Halaman XX-XX</w:t>
       </w:r>
       <w:r w:rsidR="008A27A4" w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A27A4" w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>[Cambria, 10, regular]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008A27A4" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Cambria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008A27A4" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 10, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008A27A4" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>regular</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008A27A4" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2353"/>
         <w:gridCol w:w="221"/>
         <w:gridCol w:w="7173"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A3651D" w:rsidRPr="008F5376" w14:paraId="080927B8" w14:textId="77777777" w:rsidTr="008A27A4">
         <w:trPr>
           <w:trHeight w:val="738"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -385,76 +415,67 @@
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1363BB8D" w14:textId="77777777" w:rsidR="00A3651D" w:rsidRPr="008F5376" w:rsidRDefault="00A3651D" w:rsidP="00494657">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="14"/>
                       <w:lang w:val="id-ID"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5376">
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="14"/>
                       <w:lang w:val="id-ID"/>
                     </w:rPr>
                     <w:t>BADAN PENDIDIKAN DAN PELATIHAN KEUANGAN</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="741ED2AE" w14:textId="40C65C4D" w:rsidR="00A3651D" w:rsidRPr="008F5376" w:rsidRDefault="00A3651D" w:rsidP="00494657">
+                <w:p w14:paraId="741ED2AE" w14:textId="77777777" w:rsidR="00A3651D" w:rsidRPr="008F5376" w:rsidRDefault="00A3651D" w:rsidP="00494657">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                       <w:sz w:val="16"/>
                       <w:lang w:val="id-ID"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5376">
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="14"/>
                       <w:lang w:val="id-ID"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">KEMENTERIAN KEUANGAN REPUBLIK </w:t>
-[...8 lines deleted...]
-                    <w:t>INDONESIA</w:t>
+                    <w:t>KEMENTERIAN KEUANGAN REPUBLIK INDONESIA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6375" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5D8561D5" w14:textId="77777777" w:rsidR="00A3651D" w:rsidRPr="008F5376" w:rsidRDefault="00A3651D" w:rsidP="00494657">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                       <w:sz w:val="16"/>
                       <w:lang w:val="id-ID"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5376">
@@ -625,254 +646,393 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E925EE" w:rsidRPr="008F5376" w14:paraId="1CD42B91" w14:textId="77777777" w:rsidTr="008A27A4">
         <w:trPr>
           <w:trHeight w:val="738"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62456F85" w14:textId="21161FCD" w:rsidR="00E925EE" w:rsidRPr="008F5376" w:rsidRDefault="000B7E11" w:rsidP="001F0E64">
+          <w:p w14:paraId="62456F85" w14:textId="77777777" w:rsidR="00E925EE" w:rsidRPr="008F5376" w:rsidRDefault="005574B3" w:rsidP="001F0E64">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B7E11">
+            <w:r w:rsidRPr="008F5376">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
-              <w:t>PEMANFAATAN PAJAK KENDARAAN BERMOTOR TERHADAP PEMBANGUNAN INFRASTRUKTUR TRANSPORTASI DAERAH DI PROVINSI JAWA BARAT</w:t>
+              <w:t>JUDUL ARTIKEL</w:t>
+            </w:r>
+            <w:r w:rsidR="001F0E64" w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>CAMBRIA, 14PTS, BOLD, UPPERCASE]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E925EE" w:rsidRPr="008F5376" w14:paraId="717EFD55" w14:textId="77777777" w:rsidTr="008A27A4">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="129822E2" w14:textId="2EE0C8F7" w:rsidR="00B227CB" w:rsidRPr="008F5376" w:rsidRDefault="005574B3" w:rsidP="001F0E64">
+          <w:p w14:paraId="129822E2" w14:textId="77777777" w:rsidR="00B227CB" w:rsidRPr="008F5376" w:rsidRDefault="005574B3" w:rsidP="001F0E64">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5376">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
+              <w:t>[NamaPenulis1_TanpaGelar]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>, [NamaPenulis2_TanpaGelar]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="001F0E64" w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidR="005F12B1" w:rsidRPr="005F12B1">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001F0E64" w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Cambria</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="001F0E64" w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 11, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001F0E64" w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>regular</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F5376">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>]</w:t>
-            </w:r>
-[...35 lines deleted...]
-              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B227CB" w:rsidRPr="008F5376" w14:paraId="0768FADF" w14:textId="77777777" w:rsidTr="008A27A4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6503D03D" w14:textId="4EE7BB17" w:rsidR="0041154A" w:rsidRPr="00201EC7" w:rsidRDefault="005F12B1" w:rsidP="0041154A">
+          <w:p w14:paraId="2FC99FCA" w14:textId="77777777" w:rsidR="00B227CB" w:rsidRPr="008F5376" w:rsidRDefault="0041154A" w:rsidP="0041154A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1155"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-                <w:color w:val="0000FF"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00201EC7">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
-            <w:r w:rsidRPr="00201EC7">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">] </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Instansi_dan_alamat_Penulis_meneliti,negara</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">] Email: [alamat_email@provider.com] </w:t>
+            </w:r>
+            <w:r w:rsidR="008A27A4" w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>(penulis berkorespondensi)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E58956A" w14:textId="77777777" w:rsidR="0041154A" w:rsidRPr="00201EC7" w:rsidRDefault="0041154A" w:rsidP="0041154A">
+          <w:p w14:paraId="6503D03D" w14:textId="77777777" w:rsidR="0041154A" w:rsidRPr="008F5376" w:rsidRDefault="0041154A" w:rsidP="0041154A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1155"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Instansi_dan_alamat_Penulis_meneliti,negara</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>] Email: [alamat_email@provider.com]</w:t>
+            </w:r>
+            <w:r w:rsidR="001F0E64" w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Cambria</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 9, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>regular</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E58956A" w14:textId="77777777" w:rsidR="0041154A" w:rsidRPr="008F5376" w:rsidRDefault="0041154A" w:rsidP="0041154A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1155"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A27A4" w:rsidRPr="008F5376" w14:paraId="412B4ABE" w14:textId="77777777" w:rsidTr="00B1195B">
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1034,101 +1194,189 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pertama</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4578F069" w14:textId="77777777" w:rsidR="00B227CB" w:rsidRPr="008F5376" w:rsidRDefault="0041154A" w:rsidP="00B227CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5376">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
-              <w:t>[dd Mmmm YYYY]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>dd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Mmmm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> YYYY]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BABBDE4" w14:textId="77777777" w:rsidR="00B227CB" w:rsidRPr="008F5376" w:rsidRDefault="00B227CB" w:rsidP="002D1FB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16A0B430" w14:textId="77777777" w:rsidR="00B227CB" w:rsidRPr="008F5376" w:rsidRDefault="00B227CB" w:rsidP="002D1FB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5376">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>Dinyatakan Dapat Dimuat</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E2D5F8B" w14:textId="77777777" w:rsidR="0041154A" w:rsidRPr="008F5376" w:rsidRDefault="0041154A" w:rsidP="0041154A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5376">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
-              <w:t>[dd Mmmm YYYY]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>dd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Mmmm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> YYYY]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DB723A0" w14:textId="77777777" w:rsidR="00B227CB" w:rsidRPr="008F5376" w:rsidRDefault="00B227CB" w:rsidP="002D1FB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="221" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
@@ -1137,429 +1385,3363 @@
           <w:p w14:paraId="15DE7995" w14:textId="77777777" w:rsidR="00E925EE" w:rsidRPr="008F5376" w:rsidRDefault="00E925EE" w:rsidP="002D1FB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7173" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12EB1569" w14:textId="5FDD5876" w:rsidR="00E925EE" w:rsidRDefault="0003475F" w:rsidP="008F5376">
+          <w:p w14:paraId="12EB1569" w14:textId="2696CCC3" w:rsidR="00E925EE" w:rsidRDefault="00B1195B" w:rsidP="008F5376">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0003475F">
-[...46 lines deleted...]
-              <w:t xml:space="preserve"> dapat ditingkatkan untuk pembangunan infrastruktur dan mempengaruhi pertumbuhan ekonomi di daerah. Untuk itu, analisis pengaruh efektivitas pemanfaatan Pajak Kendaraan Bermotor terhadap peningkatan infrastruktur transportasi akan dilakukan melalui analisis deskriptif dengan membandingkan kondisi infrastruktur setelah penerapan undang-undang tentang pajak daerah dan retribusi daerah. Data yang digunakan adalah data panel di Provinsi Jawa barat tahun 2020 - 2023 dengan variabel yang digunakan adalah pendapatan pajak sektor transportasi, data jalan provinsi dan nilai Pendapatan Domestik Regional Bruto (PDRB) tahun 2020-2023. Hasil menunjukkan bahwa (1) perubahan kebijakan PDRD berhasil mendorong PKB (Pajak Kendaraan Bermotor) Tahun 2023, (2) Peningkatan KB berhasil mendorong kesejahteraan masyarakat yang diukur melalui PDRB Provinsi Jawa Barat pada Tahun 2023, (3) kualitas belanja infrastruktur terhadap tingkat kesejahteraan masyarakat yang diukur melalui PDRB Provinsi Jawa Barat pada Tahun 2023.</w:t>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Judul artikel dalam translasi Bahasa Indonesia. Abstrak dalam Bahasa Indonesia harus ditulis hanya dalam satu paragraf. Abstrak dalam Bahasa Indonesia harus menjadi terjemahan asli dan bukan terjemahan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>copy-paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dari Abstrak dalam Bahasa Inggris yang menggunakan aplikasi/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>software</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> penerjemah seperti Google </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Translator</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Rekso</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Translator</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>dll</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> karena dapat mengakibatkan penyimpangan semantik atau perbedaan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>makna</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>. Abstrak sebanyak-banyaknya berisi 150 kata dan terdiri dari kalimat-kalimat yang setidaknya berisi (1) Motivasi/pernyataan masalah yang menjawab mengapa kita peduli tentang masalah atau berisi tentang kesenjangan praktik, ilmiah atau teori yang menjadi penelitian Penulis; (2) Metode/prosedur/pendekatan yang menggambarkan apa yang memang Penulis benar-benar lakukan untuk mendapatkan hasil penelitian, (3)</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA331E">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Hasil/temuan/ produk sebagai hasil dari sesuatu yang Penulis telah lakukan/pelajari/ temukan/ciptakan; (4) Kesimpulan/implikasi yang lebih besar dari temuan Anda, terutama untuk masalah/kesenjangan yang telah diidentifikasi pada langkah 1 sebelumnya. Setelah abstrak, Penulis wajib menuliskan 3 sampai 5 kata kunci tentang artikelnya.</w:t>
+            </w:r>
+            <w:r w:rsidR="001F0E64" w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F0E64" w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001F0E64" w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Cambria</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="001F0E64" w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 9, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001F0E64" w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>regular</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="001F0E64" w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FA10D2C" w14:textId="77777777" w:rsidR="00D0540B" w:rsidRDefault="00D0540B" w:rsidP="008F5376">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="40833B62" w14:textId="02DB7358" w:rsidR="00D0540B" w:rsidRPr="00D0540B" w:rsidRDefault="0003475F" w:rsidP="008F5376">
+          <w:p w14:paraId="40833B62" w14:textId="77777777" w:rsidR="00D0540B" w:rsidRPr="00D0540B" w:rsidRDefault="00D0540B" w:rsidP="008F5376">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0003475F">
-[...60 lines deleted...]
-              <w:t>and Gross Regional Domestic Product (GRDP). The results show that (1) changes in PDRD policies have successfully boosted PKB (Motor Vehicle Tax) in 2023, (2) the increase in PKB has successfully driven public welfare as measured by the Gross Regional Domestic Product (GRDP) of West Java Province in 2023, and (3) the quality of infrastructure spending on the level of public welfare as measured by the GRDP of West Java Province in 2023.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> The </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Articles</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> In </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>English</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>translation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Abstract</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>English</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>language</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>should</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>be</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>written</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>only</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>one</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>paragraph</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. The </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>abstract</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>English</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>must</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>be</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>original</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>translation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>copy-paste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>translation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Abstract</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in Bahasa Indonesia </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>translator</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>application</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>software</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>like</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Google </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Translator</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Rekso</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Translator</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>etc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>since</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>it</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>may</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>result</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>semantic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>deviation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. The </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>abstract</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>should</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>be</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>less</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>than</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 150 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>words</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>It</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>consists</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>sentences</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>which</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>least</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>describing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Motivation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ problem </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>statement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>answering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>why</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>we</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>do</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>care</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>about</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> problem </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>what</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>practical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>scientific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>theoretical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>artistic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gap </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>research</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>filling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; (2) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Methods</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>procedure</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>approach</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>describing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>what</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>did</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>actually</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>do</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>get</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>results</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; (3) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Results</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>findings</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>product</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: as a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>result</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>completing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>above</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>procedure</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>what</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>did</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>learn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>invent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>create</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; (4) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Conclusion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>implications</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>what</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>larger</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>implications</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>findings</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>especially</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> problem/gap </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>identified</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in step 1 are. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>There</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>must</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>be</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>also</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>keywords</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>written</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>following</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>abstract</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Cambria</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 9, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB27C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>italics</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A27A4" w:rsidRPr="008F5376" w14:paraId="152C7710" w14:textId="77777777" w:rsidTr="00B1195B">
         <w:trPr>
           <w:trHeight w:val="611"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2353" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="18A55D62" w14:textId="77777777" w:rsidR="00DA3BE3" w:rsidRPr="008F5376" w:rsidRDefault="00DA3BE3" w:rsidP="002D1FB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5376">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>KATA KUNCI:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AFC2689" w14:textId="7D6C4137" w:rsidR="00DA3BE3" w:rsidRPr="008F5376" w:rsidRDefault="0041154A" w:rsidP="002D1FB7">
+          <w:p w14:paraId="1AFC2689" w14:textId="77777777" w:rsidR="00DA3BE3" w:rsidRPr="008F5376" w:rsidRDefault="0041154A" w:rsidP="002D1FB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5376">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...19 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[kata_kunci1]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="565F1682" w14:textId="11EB0028" w:rsidR="0041154A" w:rsidRPr="008F5376" w:rsidRDefault="0041154A" w:rsidP="0041154A">
+          <w:p w14:paraId="565F1682" w14:textId="77777777" w:rsidR="0041154A" w:rsidRPr="008F5376" w:rsidRDefault="0041154A" w:rsidP="0041154A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5376">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...19 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[kata_kunci2]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18EF50AC" w14:textId="5843C1EB" w:rsidR="0041154A" w:rsidRPr="008F5376" w:rsidRDefault="0041154A" w:rsidP="0041154A">
+          <w:p w14:paraId="18EF50AC" w14:textId="77777777" w:rsidR="0041154A" w:rsidRPr="008F5376" w:rsidRDefault="0041154A" w:rsidP="0041154A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5376">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...21 lines deleted...]
-              <w:t>]</w:t>
+              <w:t>[kata_kunci3]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FF688FD" w14:textId="64689E5B" w:rsidR="0041154A" w:rsidRPr="008F5376" w:rsidRDefault="0041154A" w:rsidP="0041154A">
+          <w:p w14:paraId="2FF688FD" w14:textId="77777777" w:rsidR="0041154A" w:rsidRPr="008F5376" w:rsidRDefault="0041154A" w:rsidP="0041154A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5376">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BA02A5" w:rsidRPr="00BA02A5">
+              <w:t>[kata_kunci4]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FF215B9" w14:textId="77777777" w:rsidR="0041154A" w:rsidRPr="008F5376" w:rsidRDefault="0041154A" w:rsidP="0041154A">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="0000FF"/>
-                <w:sz w:val="18"/>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5376">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
+              <w:t>[kata_kunci5]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25381C72" w14:textId="77777777" w:rsidR="00DA3BE3" w:rsidRPr="008F5376" w:rsidRDefault="001F0E64" w:rsidP="002D1FB7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidR="00BA02A5" w:rsidRPr="00BA02A5">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F5376">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
-              <w:t>Transportasi</w:t>
-            </w:r>
+              <w:t>Cambria</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 9, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F5376">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>regular</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F5376">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74A80AC4" w14:textId="77777777" w:rsidR="001F0E64" w:rsidRPr="008F5376" w:rsidRDefault="001F0E64" w:rsidP="002D1FB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6DB1FABC" w14:textId="77777777" w:rsidR="008F5376" w:rsidRPr="00E31242" w:rsidRDefault="00E31242" w:rsidP="008F5376">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
@@ -1728,7930 +4910,4928 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:sectPr w:rsidR="001D0B1B" w:rsidRPr="008F5376" w:rsidSect="00A3651D">
           <w:headerReference w:type="even" r:id="rId9"/>
           <w:headerReference w:type="default" r:id="rId10"/>
           <w:footerReference w:type="even" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1181" w:right="864" w:bottom="1152" w:left="1296" w:header="360" w:footer="389" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A5CD90B" w14:textId="58A40F75" w:rsidR="001D0B1B" w:rsidRPr="008F5376" w:rsidRDefault="001D0B1B" w:rsidP="008F5376">
+    <w:p w14:paraId="0A5CD90B" w14:textId="77777777" w:rsidR="001D0B1B" w:rsidRPr="008F5376" w:rsidRDefault="001D0B1B" w:rsidP="008F5376">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="504"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>PENDAHULUAN</w:t>
       </w:r>
       <w:r w:rsidR="001F0E64" w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="001F0E64" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F0E64" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Cambria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F0E64" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 12, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F0E64" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>bold</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>upper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F0E64" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="26FF26AE" w14:textId="77777777" w:rsidR="001D0B1B" w:rsidRPr="008F5376" w:rsidRDefault="001D0B1B" w:rsidP="001D0B1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:sectPr w:rsidR="001D0B1B" w:rsidRPr="008F5376" w:rsidSect="001D0B1B">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1181" w:right="864" w:bottom="1152" w:left="1296" w:header="360" w:footer="389" w:gutter="0"/>
           <w:cols w:num="2" w:space="576"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="257BB715" w14:textId="63DC9CBF" w:rsidR="001D0B1B" w:rsidRPr="006F2D9B" w:rsidRDefault="001D0B1B" w:rsidP="008F5376">
+    <w:p w14:paraId="257BB715" w14:textId="77777777" w:rsidR="001D0B1B" w:rsidRPr="008F5376" w:rsidRDefault="001D0B1B" w:rsidP="008F5376">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="id-ID"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F2D9B">
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Latar Belakang</w:t>
       </w:r>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Cambria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 10, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>bold</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="21DDD03C" w14:textId="70F9F131" w:rsidR="0003475F" w:rsidRPr="006F2D9B" w:rsidRDefault="0003475F" w:rsidP="0063689C">
+    <w:p w14:paraId="162B5A40" w14:textId="25443C2F" w:rsidR="00B1195B" w:rsidRPr="008F5376" w:rsidRDefault="00B1195B" w:rsidP="00B1195B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F2D9B">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="006F2D9B">
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Pendahuluan ini menjelaskan latar belakang riset,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10E94">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10E94" w:rsidRPr="007D4D4C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
-          <w:lang w:val="id-ID"/>
-[...35 lines deleted...]
-        <w:t>, peningkatan kualitas belanja dan harmonisasi fiskal pusat dan daerah.</w:t>
+        </w:rPr>
+        <w:t>research gap</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10E94" w:rsidRPr="007D4D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rumusan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> masalah, pernyataan tujuan dan (jika dipandang perlu) organisasi penulisan masalah. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pada kalimat pertama dalam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pertama pada bagian ini ditulis tanpa tabulasi menjorok ke dalam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FBA1D5A" w14:textId="6CF1EFDB" w:rsidR="00FB5229" w:rsidRPr="00F76752" w:rsidRDefault="0003475F" w:rsidP="00F76752">
-[...1 lines deleted...]
-        <w:ind w:firstLine="360"/>
+    <w:p w14:paraId="183216E1" w14:textId="18C4A006" w:rsidR="00B1195B" w:rsidRPr="00110686" w:rsidRDefault="00B1195B" w:rsidP="008F5376">
+      <w:pPr>
+        <w:ind w:firstLine="504"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-          <w:sz w:val="20"/>
-[...37 lines deleted...]
-      <w:r w:rsidR="00385BFC" w:rsidRPr="006F2D9B">
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kalimat pertama paragraf kedua dituliskan di sini. Kalimat pada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kedua ditulis menjorok </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>kedalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> satu tab. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Dst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...675 lines deleted...]
-        <w:t xml:space="preserve"> penelitian. Pemilihan tersebut didasarkan pada ketersediaan data yang dibutuhkan untuk mendukung pelaksanaan penelitian. Selain itu, Provinsi Jawa Barat pada triwulan II Tahun 2024 menunjukan pertumbuhan yang positif, yakni sebesar 4,95% (yoy). Angka tersebut memang lebih rendah apabila dibandingkan dengan pertumbuhan ekonomi nasional yang berada pada 5,05%, namun dengan capaian tersebut, Provinsi Jawa Barat berada di posisi kedua (lingkup Pulau Jawa) dengan kontribusi PDRB ADHB sebesar 22,64%. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>dst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Cambria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 10, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>regular</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00110686">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54A4701B" w14:textId="77777777" w:rsidR="001D0B1B" w:rsidRPr="008F5376" w:rsidRDefault="001D0B1B" w:rsidP="0017575E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B581454" w14:textId="67D4DBD0" w:rsidR="00B1195B" w:rsidRPr="008F5376" w:rsidRDefault="00B1195B" w:rsidP="00384C98">
+    <w:p w14:paraId="436DA8C1" w14:textId="77777777" w:rsidR="001D0B1B" w:rsidRPr="008F5376" w:rsidRDefault="00B1195B" w:rsidP="008F5376">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="504"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>KERANGKA TEORITIS DAN PENGEMBANGAN HIPOTESIS</w:t>
       </w:r>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Cambria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 12, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>bold</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>upper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2D10BB8D" w14:textId="6CCD0DED" w:rsidR="008F5376" w:rsidRPr="006F2D9B" w:rsidRDefault="00384C98" w:rsidP="008F5376">
+    <w:p w14:paraId="60EFD1FF" w14:textId="46D9994C" w:rsidR="00B1195B" w:rsidRPr="008F5376" w:rsidRDefault="00B1195B" w:rsidP="008F5376">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bagian ini memaparkan kerangka teoritis berdasarkan telaah literatur yang menjadi landasan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">logis untuk mengembangkan hipotesis atau proporsi riset dan model riset. Berbeda dengan kalimat pertama pada bagian pendahuluan di atas, sejak </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pertama, kalimat pertamanya ditulis menjorok ke dalam satu tabulasi.</w:t>
+      </w:r>
+      <w:r w:rsidR="0073485B" w:rsidRPr="0073485B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0073485B" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0073485B" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Cambria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0073485B" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 10, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0073485B" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>regular</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0073485B" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B581454" w14:textId="77777777" w:rsidR="00B1195B" w:rsidRPr="008F5376" w:rsidRDefault="00B1195B" w:rsidP="008F5376">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kalimat pertama paragraf kedua dituliskan di sini. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Dst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>dst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Cambria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 10, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>regular</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="007C602B" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>______________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5376" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>___________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D10BB8D" w14:textId="77777777" w:rsidR="008F5376" w:rsidRPr="0073485B" w:rsidRDefault="0073485B" w:rsidP="008F5376">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="20"/>
-          <w:lang w:val="id-ID"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F2D9B">
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073485B">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="0073485B" w:rsidRPr="006F2D9B">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Subbab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073485B">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073485B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pertama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073485B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073485B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0073485B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073485B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Cambria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073485B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 10, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073485B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Bold, Capital Each Word</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073485B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="425A2637" w14:textId="357EA4CA" w:rsidR="00384C98" w:rsidRPr="006F2D9B" w:rsidRDefault="00384C98" w:rsidP="00D04722">
-[...67 lines deleted...]
-    <w:p w14:paraId="75F7CC63" w14:textId="5E7B4FC6" w:rsidR="008F5376" w:rsidRPr="006F2D9B" w:rsidRDefault="00384C98" w:rsidP="00384C98">
+    <w:p w14:paraId="75F7CC63" w14:textId="77777777" w:rsidR="008F5376" w:rsidRPr="0073485B" w:rsidRDefault="008F5376" w:rsidP="008F5376">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...50 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>untuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>subbagian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dituliskan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diawali</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>penulisan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>menjorok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kedalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>untuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kalimat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pertama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00053E9D" w:rsidRPr="00053E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00053E9D" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00053E9D" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Cambria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00053E9D" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 10, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00053E9D" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>regular</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00053E9D" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00110686">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0073485B" w:rsidRPr="006F2D9B">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0073485B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E68ECB3" w14:textId="07ADA6C9" w:rsidR="00110686" w:rsidRPr="006F2D9B" w:rsidRDefault="00384C98" w:rsidP="00110686">
+    <w:p w14:paraId="3E68ECB3" w14:textId="77777777" w:rsidR="00110686" w:rsidRPr="0073485B" w:rsidRDefault="008F5376" w:rsidP="00110686">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="20"/>
-          <w:lang w:val="id-ID"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006F2D9B">
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00110686" w:rsidRPr="0073485B">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="20"/>
-        </w:rPr>
-        <w:t>Dasar Hukum</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Subbab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00110686" w:rsidRPr="0073485B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00110686">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kedua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00110686" w:rsidRPr="0073485B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00110686" w:rsidRPr="0073485B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00110686" w:rsidRPr="0073485B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Cambria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00110686" w:rsidRPr="0073485B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 10, </w:t>
+      </w:r>
+      <w:r w:rsidR="00110686" w:rsidRPr="0073485B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Bold, Capital Each Word</w:t>
+      </w:r>
+      <w:r w:rsidR="00110686" w:rsidRPr="0073485B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4535BD" w14:textId="78144B38" w:rsidR="00384C98" w:rsidRPr="006F2D9B" w:rsidRDefault="00384C98" w:rsidP="00384C98">
+    <w:p w14:paraId="5A4D56E2" w14:textId="77777777" w:rsidR="00110686" w:rsidRPr="0073485B" w:rsidRDefault="00110686" w:rsidP="00110686">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
+        <w:ind w:left="0" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>Pajak Kendaraan Bermotor dalam Kerangka Pajak Daerah</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>untuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>subbagian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dituliskan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diawali</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>penulisan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>menjorok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kedalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>untuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kalimat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pertama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00053E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E31242">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Cambria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 10, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>regular</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>______________.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642CEAFC" w14:textId="77777777" w:rsidR="00384C98" w:rsidRPr="006F2D9B" w:rsidRDefault="00384C98" w:rsidP="00661B06">
-[...15 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="640AFD5B" w14:textId="77777777" w:rsidR="00B1195B" w:rsidRPr="00110686" w:rsidRDefault="00B1195B" w:rsidP="00110686">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A3FABE7" w14:textId="514BD4A7" w:rsidR="00384C98" w:rsidRPr="006F2D9B" w:rsidRDefault="00384C98" w:rsidP="007A6690">
-[...976 lines deleted...]
-    <w:p w14:paraId="22AE5562" w14:textId="787414F3" w:rsidR="007C602B" w:rsidRPr="00661B06" w:rsidRDefault="00B1195B" w:rsidP="00661B06">
+    <w:p w14:paraId="14A6836C" w14:textId="77777777" w:rsidR="00B1195B" w:rsidRPr="008F5376" w:rsidRDefault="00B1195B" w:rsidP="008F5376">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="504"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>METOD</w:t>
       </w:r>
       <w:r w:rsidR="00B80B57">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">OLOGI </w:t>
       </w:r>
       <w:r w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>PENELITIAN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="150E58FC" w14:textId="068FF114" w:rsidR="008F5376" w:rsidRPr="006F2D9B" w:rsidRDefault="00557BF7" w:rsidP="008F5376">
+    <w:p w14:paraId="530C8745" w14:textId="77777777" w:rsidR="007C602B" w:rsidRPr="008F5376" w:rsidRDefault="007C602B" w:rsidP="008F5376">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bagian ini menguraikan metode seleksi dan pengumpulan data, pengukuran dan definisi operasional </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>variable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dan metode analisis data. Sama seperti bagian ke dua di atas, sejak </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pertama, kalimat pertamanya juga ditulis menjorok ke dalam satu tabulasi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22AE5562" w14:textId="77777777" w:rsidR="007C602B" w:rsidRDefault="007C602B" w:rsidP="008F5376">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kalimat pertama paragraf kedua dituliskan di sini. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Dst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>dst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="009422D4" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150E58FC" w14:textId="77777777" w:rsidR="008F5376" w:rsidRDefault="008F5376" w:rsidP="008F5376">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C97802" w14:textId="77777777" w:rsidR="00557BF7" w:rsidRPr="006F2D9B" w:rsidRDefault="00557BF7" w:rsidP="00557BF7">
-[...253 lines deleted...]
-    <w:p w14:paraId="11ADC33A" w14:textId="77777777" w:rsidR="0050053C" w:rsidRPr="006F2D9B" w:rsidRDefault="0050053C" w:rsidP="0050053C">
+    <w:p w14:paraId="627880DB" w14:textId="77777777" w:rsidR="008F5376" w:rsidRPr="008F5376" w:rsidRDefault="008F5376" w:rsidP="008F5376">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F42C12" w14:textId="77777777" w:rsidR="00110686" w:rsidRPr="00110686" w:rsidRDefault="00110686" w:rsidP="00110686">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
-          <w:bCs/>
-[...618 lines deleted...]
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="094B9891" w14:textId="77777777" w:rsidR="00B1195B" w:rsidRPr="008F5376" w:rsidRDefault="00B1195B" w:rsidP="008F5376">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="504"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>HASIL DAN PEMBAHASAN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169A966C" w14:textId="07408C1A" w:rsidR="008F5376" w:rsidRPr="006F2D9B" w:rsidRDefault="005F12B1" w:rsidP="008F5376">
+    <w:p w14:paraId="3428A6FA" w14:textId="77777777" w:rsidR="007C602B" w:rsidRPr="008F5376" w:rsidRDefault="007C602B" w:rsidP="008F5376">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="id-ID"/>
-[...16 lines deleted...]
-        <w:t>.</w:t>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bagian ini menjelaskan data riset dan deskripsi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>statistic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang diperlukan. Sama seperti bagian ke dua di atas, sejak </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pertama, kalimat pertamanya juga ditulis menjorok ke dalam satu tabulasi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A91538" w14:textId="0E8D79DC" w:rsidR="005F12B1" w:rsidRPr="006F2D9B" w:rsidRDefault="005F12B1" w:rsidP="00930B3A">
-[...116 lines deleted...]
-    <w:p w14:paraId="706FB310" w14:textId="0966C354" w:rsidR="00E53EEC" w:rsidRPr="006F2D9B" w:rsidRDefault="00E53EEC" w:rsidP="008F5376">
+    <w:p w14:paraId="169A966C" w14:textId="77777777" w:rsidR="008F5376" w:rsidRDefault="007C602B" w:rsidP="008F5376">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>Peningkatan pendapatan dari Pajak Kendaraan Bermotor, Bea Balik Nama Kendaraan Bermotor dan Pajak Bahan Bakar Kendaraan Bermotor di Provinsi Jawa Barat yang terus meningkat telah sesuai dengan harapan pemerintah pusat, seperti pada tahun 2023 secara berturut-turut penerimaan Pajak Kendaraan Bermotor (PKB) menyumbang PAD sebesar 42,60%, Bea Balik Nama Kendaraan bermotor (BBNKB) 27,39%,  dan Pajak Bahan bakar Kendaraan Bermotor (PBBKB) 15,07%. Besarnya kontribusi PKB terhadap PAD tersebut, sejalan dengan pertumbuhan PKB yang positif. Pertumbuhan pendapatan dari PKB pada tahun 2021 berada di angka 7,89% dan mengalami peningkatan pada tahun 2022 mencapai 8,54%, namun pada tahun 2023 pertumbuhannya menurun di angka 2,58%. Penurunan ini disebabkan oleh turunnya pertumbuhan jumlah kendaraan di Provinsi Jawa Barat pada tahun 2023, walaupun apabila dilihat secara jumlah keseluruhan jumlah kendaraan di Provinsi Jawa Barat mengalami peningkatan.</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kalimat pertama paragraf kedua dituliskan di sini. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Dst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>dst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________________________________ _______</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="009422D4" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D27685B" w14:textId="7A37A5B2" w:rsidR="00E53EEC" w:rsidRPr="006F2D9B" w:rsidRDefault="00E53EEC" w:rsidP="008F5376">
-[...1186 lines deleted...]
-    <w:p w14:paraId="5DB5BCCB" w14:textId="4649BCDF" w:rsidR="00E53EEC" w:rsidRPr="006F2D9B" w:rsidRDefault="00F41E3B" w:rsidP="00E53EEC">
+    <w:p w14:paraId="4389594B" w14:textId="77777777" w:rsidR="008F5376" w:rsidRPr="008F5376" w:rsidRDefault="008F5376" w:rsidP="008F5376">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
         </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t>, strategi komunikasi antara Pemda Provinsi Jawa Barat dengan Wajib Pajak dalam bentuk layanan konsultasi pajak, pengaduan, penelusuran, dan publikasi pajak berbasis teknologi komunikasi.</w:t>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201895A2" w14:textId="33953FD7" w:rsidR="00E53EEC" w:rsidRPr="006F2D9B" w:rsidRDefault="00F41E3B" w:rsidP="00E53EEC">
+    <w:p w14:paraId="07336499" w14:textId="77777777" w:rsidR="007C602B" w:rsidRPr="00110686" w:rsidRDefault="008F5376" w:rsidP="008F5376">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
         </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-          <w:sz w:val="20"/>
-[...333 lines deleted...]
-        <w:t xml:space="preserve"> (CSR).</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59A6E698" w14:textId="77777777" w:rsidR="007C602B" w:rsidRPr="00110686" w:rsidRDefault="007C602B" w:rsidP="007C602B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72E94B14" w14:textId="1066DB3A" w:rsidR="00B1195B" w:rsidRPr="008F5376" w:rsidRDefault="00B1195B" w:rsidP="008F5376">
+    <w:p w14:paraId="72E94B14" w14:textId="77777777" w:rsidR="00B1195B" w:rsidRPr="008F5376" w:rsidRDefault="00B1195B" w:rsidP="008F5376">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="504"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>KESIMPULAN</w:t>
       </w:r>
-      <w:r w:rsidR="00F75430">
+    </w:p>
+    <w:p w14:paraId="7AF233C0" w14:textId="77777777" w:rsidR="007C602B" w:rsidRPr="008F5376" w:rsidRDefault="007C602B" w:rsidP="008F5376">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bagian ini memuat hasil riset, temuan penelitian yang berupa jawaban atas pertanyaan penelitian atau berupa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>intisari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hasil pembahasan. Bagian ini disajikan dalam bentuk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00110686">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bukan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00110686">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>numbering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00110686">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00110686">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>listing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sama seperti bagian ke dua di atas, sejak </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pertama, kalimat pertamanya juga ditulis menjorok ke dalam satu tabulasi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B845C3" w14:textId="77777777" w:rsidR="007C602B" w:rsidRPr="008F5376" w:rsidRDefault="007C602B" w:rsidP="008F5376">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kalimat pertama paragraf kedua dituliskan di sini. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Dst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>dst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="009422D4" w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10590ACE" w14:textId="77777777" w:rsidR="007C602B" w:rsidRPr="008F5376" w:rsidRDefault="007C602B" w:rsidP="007C602B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00F75430" w:rsidRPr="00F75430">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="430046D2" w14:textId="77777777" w:rsidR="00B1195B" w:rsidRPr="008F5376" w:rsidRDefault="00B1195B" w:rsidP="008F5376">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="504"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>KETERBATASAN PENELITIAN, DAN SARAN</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>IMPLIKASI DAN KETERBATASAN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="165AEDF4" w14:textId="3360A8D3" w:rsidR="00F75430" w:rsidRPr="006F2D9B" w:rsidRDefault="00F75430" w:rsidP="00F75430">
+    <w:p w14:paraId="7CA9B2CA" w14:textId="77777777" w:rsidR="009422D4" w:rsidRPr="008F5376" w:rsidRDefault="009422D4" w:rsidP="008F5376">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="id-ID"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> berupa meningkatnya perekonomian daerah dan kesejahteraan masyarakat yang dapat dilihat dari terus bertumbuhnya PRDB di Jawa Barat.</w:t>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bagian ini menjelaskan implikasi temuan dan keterbatasan riset, serta jika perlu memberikan saran yang dikemukakan Peneliti untuk riset-riset yang akan datang. Sama seperti bagian ke dua di atas, sejak </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pertama, kalimat pertamanya juga ditulis menjorok ke dalam satu tabulasi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39676A4E" w14:textId="42D5CC45" w:rsidR="00F75430" w:rsidRPr="006F2D9B" w:rsidRDefault="00F75430" w:rsidP="00F75430">
+    <w:p w14:paraId="153CDAAF" w14:textId="77777777" w:rsidR="009422D4" w:rsidRPr="008F5376" w:rsidRDefault="009422D4" w:rsidP="008F5376">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="id-ID"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kalimat pertama paragraf kedua dituliskan di sini. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Dst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>dst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9E233F" w14:textId="77777777" w:rsidR="007C602B" w:rsidRDefault="007C602B" w:rsidP="007C602B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FBB0026" w14:textId="77777777" w:rsidR="002E344D" w:rsidRPr="002E344D" w:rsidRDefault="002E344D" w:rsidP="007C602B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Penghargaan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E344D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
           <w:i/>
-          <w:iCs/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> berupa perekonomian daerah dan kesejahteraan masyarakat di Jawa Barat yang terus meningkat.</w:t>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>optional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F6602CF" w14:textId="77777777" w:rsidR="00F75430" w:rsidRPr="006F2D9B" w:rsidRDefault="00F75430" w:rsidP="00F75430">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:firstLine="360"/>
+    <w:p w14:paraId="4401B0F5" w14:textId="77777777" w:rsidR="002E344D" w:rsidRDefault="002E344D" w:rsidP="002E344D">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="id-ID"/>
-[...85 lines deleted...]
-        <w:t>.</w:t>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Terima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kasih kami </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>ucapkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>kepada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> XXXX, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>atas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>bantuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>beliau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>pengolahan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>dilakukan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>artikel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>dibiayai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oleh Lembaga XXX </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>melalui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>mekanisme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>kompetisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>hibah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>sesuai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Keputusan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Kepala</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> XXX </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>nomor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> XXX/PP.1/2012 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>tanggal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Maret</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2012.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FEE8A4A" w14:textId="77777777" w:rsidR="006D57EC" w:rsidRPr="002E344D" w:rsidRDefault="006D57EC" w:rsidP="002E344D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AC00F3B" w14:textId="1D447D98" w:rsidR="00E90F7E" w:rsidRPr="00E90F7E" w:rsidRDefault="00885FD6" w:rsidP="00E90F7E">
+    <w:p w14:paraId="4D3BDFD8" w14:textId="7DE60541" w:rsidR="00885FD6" w:rsidRPr="00180485" w:rsidRDefault="00885FD6" w:rsidP="002E344D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>DAFTAR PUSTAKA</w:t>
       </w:r>
       <w:r w:rsidR="00180485">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15154372" w14:textId="77777777" w:rsidR="00E90F7E" w:rsidRPr="00E90F7E" w:rsidRDefault="00E90F7E" w:rsidP="00E90F7E">
+    <w:p w14:paraId="23DD7700" w14:textId="04485175" w:rsidR="00885FD6" w:rsidRPr="008F5376" w:rsidRDefault="00885FD6" w:rsidP="002E344D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E90F7E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">Arikunto (2013). </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E90F7E">
+        <w:t>Kotter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J.P., </w:t>
+      </w:r>
+      <w:r w:rsidR="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>1997</w:t>
+      </w:r>
+      <w:r w:rsidR="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E31242">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:i/>
-          <w:iCs/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E90F7E">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Leading</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E31242">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Edisi Revisi. Jakarta: PT Rineka Cipta.</w:t>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E31242">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Change</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E31242">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>: Menjadi Pionir Perubahan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>, (Alih Bahasa, Joseph Bambang MS).  PT Gramedia Pustaka Utama</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC92D4D" w14:textId="77777777" w:rsidR="00E90F7E" w:rsidRPr="00E90F7E" w:rsidRDefault="00E90F7E" w:rsidP="00E90F7E">
+    <w:p w14:paraId="022AF96B" w14:textId="77777777" w:rsidR="00885FD6" w:rsidRPr="008F5376" w:rsidRDefault="00885FD6" w:rsidP="002E344D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E90F7E">
+    </w:p>
+    <w:p w14:paraId="6EC840B3" w14:textId="22A9A9AB" w:rsidR="00885FD6" w:rsidRPr="008F5376" w:rsidRDefault="00885FD6" w:rsidP="002E344D">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">Anggoro, D. D. (2017). </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E90F7E">
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Lassible</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, G., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Gomez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L.N., </w:t>
+      </w:r>
+      <w:r w:rsidR="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>2000</w:t>
+      </w:r>
+      <w:r w:rsidR="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Organization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Efficiency</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Education</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> System: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Some</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Empirical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Findings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E31242" w:rsidRPr="00E31242">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:i/>
-          <w:iCs/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E90F7E">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E31242">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:t>. Universitas Brawijaya Press.</w:t>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Comparative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E31242">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E31242">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Education</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Volume 36 No.1 p 7-19.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FDBC85A" w14:textId="77777777" w:rsidR="00E90F7E" w:rsidRPr="00E90F7E" w:rsidRDefault="00E90F7E" w:rsidP="00E90F7E">
+    <w:p w14:paraId="13670898" w14:textId="77777777" w:rsidR="00885FD6" w:rsidRPr="008F5376" w:rsidRDefault="00885FD6" w:rsidP="002E344D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E90F7E">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4DA1F564" w14:textId="77777777" w:rsidR="00E90F7E" w:rsidRPr="00E90F7E" w:rsidRDefault="00E90F7E" w:rsidP="00E90F7E">
+    <w:p w14:paraId="7FEE5897" w14:textId="77777777" w:rsidR="00885FD6" w:rsidRPr="008F5376" w:rsidRDefault="00885FD6" w:rsidP="002E344D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E90F7E">
+      <w:r w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">Creswell, W.John (2013). </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E90F7E">
+        <w:t xml:space="preserve">Lengkong, J.S.J., 2004. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E31242">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:i/>
-          <w:iCs/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E90F7E">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Strategi Perbaikan Sekolah Berdasarkan Perspektif Guru (Studi Kasus pada Tiga SLTP di Kabupaten Minahasa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>. Yogyakarta: Pustaka Pelajar.</w:t>
+        <w:t xml:space="preserve">. Disertasi, Tidak Dipublikasikan, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>PPs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594FEF38" w14:textId="77777777" w:rsidR="00E90F7E" w:rsidRPr="00E90F7E" w:rsidRDefault="00E90F7E" w:rsidP="00E90F7E">
+    <w:p w14:paraId="75C9A0D9" w14:textId="77777777" w:rsidR="00885FD6" w:rsidRPr="008F5376" w:rsidRDefault="00885FD6" w:rsidP="002E344D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E90F7E">
+    </w:p>
+    <w:p w14:paraId="3E3B56BF" w14:textId="6825AEB0" w:rsidR="00D10E94" w:rsidRPr="008F5376" w:rsidRDefault="00D10E94" w:rsidP="00D10E94">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">Davidson, S. Jamie (2019). </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E90F7E">
+      </w:pPr>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rahardjo, M.P.,2003. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E31242">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:i/>
-          <w:iCs/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E90F7E">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Metode Riset Kualitatif</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>. Yogyakarta: Insist Press.</w:t>
+        <w:t>. Universitas Kristen Satya Wacana.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9914C7" w14:textId="77777777" w:rsidR="00E90F7E" w:rsidRPr="00E90F7E" w:rsidRDefault="00E90F7E" w:rsidP="00E90F7E">
-      <w:pPr>
+    <w:p w14:paraId="057BC444" w14:textId="08AB8369" w:rsidR="00D10E94" w:rsidRPr="008F5376" w:rsidRDefault="00D10E94" w:rsidP="00D10E94">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E90F7E">
+      <w:r w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fujita, M., Krugman, P. R., &amp; Venables, A. (2001). </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E90F7E">
+        <w:t xml:space="preserve">Supriadi, D., 1999. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E31242">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:i/>
-          <w:iCs/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E90F7E">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Mengangkat Citra dan Martabat Guru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>. MIT press.</w:t>
+        <w:t>. Adicita Karya Nusa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBF038B" w14:textId="77777777" w:rsidR="00E90F7E" w:rsidRPr="00E90F7E" w:rsidRDefault="00E90F7E" w:rsidP="00E90F7E">
+    <w:p w14:paraId="7825273D" w14:textId="36DD1515" w:rsidR="00D10E94" w:rsidRPr="008F5376" w:rsidRDefault="00D10E94" w:rsidP="00D10E94">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E90F7E">
+      <w:r w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">Halim, Abdul., Icuk Rangga Bawono., Amin, Dara. (2014). </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E90F7E">
+        <w:t xml:space="preserve">-------, 2004. Satuan Biaya Pendidikan Dasar dan Menengah. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
-          <w:i/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E90F7E">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Roesdakarya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>. Jakarta: Salemba Empat.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F79886" w14:textId="77777777" w:rsidR="00E90F7E" w:rsidRPr="00E90F7E" w:rsidRDefault="00E90F7E" w:rsidP="00E90F7E">
+    <w:p w14:paraId="4357CFBE" w14:textId="77777777" w:rsidR="00885FD6" w:rsidRPr="008F5376" w:rsidRDefault="00885FD6" w:rsidP="002E344D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E90F7E">
-[...27 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7CA3533F" w14:textId="77777777" w:rsidR="00E90F7E" w:rsidRPr="00E90F7E" w:rsidRDefault="00E90F7E" w:rsidP="00E90F7E">
+    <w:p w14:paraId="57230866" w14:textId="30ADA178" w:rsidR="00064666" w:rsidRDefault="00885FD6" w:rsidP="002E344D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E90F7E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E31242">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">Husaini, H. W., &amp; Junoasmono, T. (2017). </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F43B39">
+        <w:t>Undang-Undang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E31242">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
-          <w:i/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E90F7E">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Republik Indonesia Nomor 25 Tahun 1999 Tentang Perimbangan Keuangan antara Pemerintahan Pusat dan Daerah</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>. Jurnal HPJI (Himpunan Pengembangan Jalan Indonesia), 3(1).</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Sinar Grafika</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BDA0C8" w14:textId="77777777" w:rsidR="00E90F7E" w:rsidRPr="00E90F7E" w:rsidRDefault="00E90F7E" w:rsidP="00E90F7E">
-[...781 lines deleted...]
-    <w:p w14:paraId="7BE3D65E" w14:textId="226BD240" w:rsidR="001D5F34" w:rsidRDefault="001D5F34" w:rsidP="007D4D4C">
+    <w:p w14:paraId="7BE3D65E" w14:textId="4D3BA65A" w:rsidR="001D5F34" w:rsidRDefault="001B3B08" w:rsidP="007D4D4C">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>(Penulisan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kutipan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dengan format APA 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gunakan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>oogle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>cholar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atau </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>software</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>sitasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000349FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>seperti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000349FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EndNote </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>untuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>memudahkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>penulisan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>. Apabila dimungkinkan, mohon diusahakan agar jumlah referensi sebanyak minimal 20 sumber)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1DAC28D5" w14:textId="09C795B9" w:rsidR="00885FD6" w:rsidRPr="001B3B08" w:rsidRDefault="00885FD6" w:rsidP="007D4D4C">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00885FD6" w:rsidRPr="001B3B08" w:rsidSect="002C78D1">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="1181" w:right="864" w:bottom="1152" w:left="1296" w:header="360" w:footer="606" w:gutter="0"/>
           <w:cols w:num="2" w:space="432"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3B08">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F80D41" w14:textId="5A5F8508" w:rsidR="00340C14" w:rsidRPr="00E87C43" w:rsidRDefault="00885FD6" w:rsidP="00340C14">
+    <w:p w14:paraId="70A7401A" w14:textId="77777777" w:rsidR="00885FD6" w:rsidRPr="008F5376" w:rsidRDefault="00885FD6" w:rsidP="00885FD6">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E87C43">
+      <w:r w:rsidRPr="008F5376">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>LAMPIRAN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137C29E6" w14:textId="734DFBF5" w:rsidR="00340C14" w:rsidRPr="00201EC7" w:rsidRDefault="00340C14" w:rsidP="00C715EC">
-      <w:pPr>
+    <w:p w14:paraId="5B5325A5" w14:textId="77777777" w:rsidR="00885FD6" w:rsidRPr="008F5376" w:rsidRDefault="00885FD6" w:rsidP="00885FD6">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5376">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E038A58" wp14:editId="5626B160">
-[...2 lines deleted...]
-            <wp:docPr id="745563409" name="Picture 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AF07058" wp14:editId="1512A2BC">
+            <wp:extent cx="5222490" cy="2952750"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+            <wp:docPr id="14" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="745563409" name="Picture 1"/>
+                    <pic:cNvPr id="0" name="Picture 10"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1"/>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22">
-[...18 lines deleted...]
-                    <a:srcRect l="29749" t="26533" r="27970" b="17511"/>
+                    <a:blip r:embed="rId13"/>
+                    <a:srcRect l="10469" t="21622" r="31361" b="37214"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5232864" cy="2958615"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CFBB833" w14:textId="00D9A846" w:rsidR="001A350F" w:rsidRPr="00B96601" w:rsidRDefault="00F478E1" w:rsidP="001A350F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF70C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="391944D2" wp14:editId="1971F965">
+            <wp:extent cx="3948545" cy="2349813"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4611939" cy="3431862"/>
+                      <a:ext cx="3976498" cy="2366448"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln>
-[...1 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081A9729" w14:textId="3D0D74FE" w:rsidR="00340C14" w:rsidRPr="00201EC7" w:rsidRDefault="00340C14" w:rsidP="00C715EC">
-[...15 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5FD68439" w14:textId="77777777" w:rsidR="001A350F" w:rsidRDefault="001A350F" w:rsidP="001A350F">
+      <w:pPr>
+        <w:ind w:left="2340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="34509EB7" w14:textId="77777777" w:rsidR="00340C14" w:rsidRPr="00201EC7" w:rsidRDefault="00340C14" w:rsidP="00340C14">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="439B56BF" w14:textId="2B75AAF2" w:rsidR="001A350F" w:rsidRPr="005E319E" w:rsidRDefault="001A350F" w:rsidP="001A350F">
+      <w:pPr>
+        <w:ind w:left="1843"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0867">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>umber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3492E">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>: Bank Indonesia</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="066DDA79" w14:textId="11C7EC94" w:rsidR="00340C14" w:rsidRPr="00201EC7" w:rsidRDefault="00340C14" w:rsidP="00C715EC">
-[...1 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w14:paraId="395BC7A3" w14:textId="0ED53770" w:rsidR="001A350F" w:rsidRPr="0078012D" w:rsidRDefault="001A350F" w:rsidP="001A350F">
+      <w:pPr>
+        <w:ind w:left="1843"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E31242">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C8085F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Grafik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C8085F">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078012D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0078012D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pertumbuhan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0078012D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PDB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0078012D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Riil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0078012D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0078012D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pertumbuhan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0078012D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0078012D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kredit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0078012D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0078012D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Investasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0078012D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0078012D">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Riil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3E68256D" w14:textId="77777777" w:rsidR="00885FD6" w:rsidRPr="008F5376" w:rsidRDefault="00885FD6" w:rsidP="00885FD6">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1275 lines deleted...]
-        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C708F0E" w14:textId="77777777" w:rsidR="00885FD6" w:rsidRPr="00E87C43" w:rsidRDefault="00885FD6" w:rsidP="00885FD6">
+    <w:p w14:paraId="3C708F0E" w14:textId="77777777" w:rsidR="00885FD6" w:rsidRPr="008F5376" w:rsidRDefault="00885FD6" w:rsidP="00885FD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1740"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66E61A66" w14:textId="77777777" w:rsidR="0017575E" w:rsidRPr="00E87C43" w:rsidRDefault="0017575E" w:rsidP="0017575E">
+    <w:p w14:paraId="66E61A66" w14:textId="77777777" w:rsidR="0017575E" w:rsidRPr="008F5376" w:rsidRDefault="0017575E" w:rsidP="0017575E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B632924" w14:textId="77777777" w:rsidR="00A7635C" w:rsidRPr="00E87C43" w:rsidRDefault="00A7635C" w:rsidP="0017575E">
+    <w:p w14:paraId="2B632924" w14:textId="77777777" w:rsidR="00A7635C" w:rsidRPr="008F5376" w:rsidRDefault="00A7635C" w:rsidP="0017575E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A7635C" w:rsidRPr="00E87C43" w:rsidSect="00A3651D">
+    <w:sectPr w:rsidR="00A7635C" w:rsidRPr="008F5376" w:rsidSect="00A3651D">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1181" w:right="864" w:bottom="1152" w:left="1296" w:header="360" w:footer="389" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3093C8AD" w14:textId="77777777" w:rsidR="006940DA" w:rsidRDefault="006940DA" w:rsidP="00D734F6">
+    <w:p w14:paraId="0E49625F" w14:textId="77777777" w:rsidR="000E0760" w:rsidRDefault="000E0760" w:rsidP="00D734F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BED3A2D" w14:textId="77777777" w:rsidR="006940DA" w:rsidRDefault="006940DA" w:rsidP="00D734F6">
+    <w:p w14:paraId="77CC30CD" w14:textId="77777777" w:rsidR="000E0760" w:rsidRDefault="000E0760" w:rsidP="00D734F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Frutiger 45 Light">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="40000048" w:usb2="00000000" w:usb3="00000000" w:csb0="00000111" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4973"/>
       <w:gridCol w:w="4990"/>
     </w:tblGrid>
     <w:tr w:rsidR="00335E2A" w:rsidRPr="004C5A52" w14:paraId="5ADFE1C1" w14:textId="77777777" w:rsidTr="004C5A52">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5125" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3ED70614" w14:textId="77777777" w:rsidR="00335E2A" w:rsidRPr="004C5A52" w:rsidRDefault="00130DF3" w:rsidP="007328DC">
           <w:pPr>
@@ -9705,90 +9885,102 @@
           </w:r>
           <w:r w:rsidR="00335E2A" w:rsidRPr="004C5A52">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5126" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5A110B00" w14:textId="52DFA30D" w:rsidR="00335E2A" w:rsidRPr="004C5A52" w:rsidRDefault="00335E2A" w:rsidP="00D0540B">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="004C5A52">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:sz w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Jurnal BPPK Volume </w:t>
+            <w:t>Jurnal</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="004C5A52">
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> BPPK Volume </w:t>
           </w:r>
           <w:r w:rsidR="00D0540B">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidR="00DA287B">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>5</w:t>
           </w:r>
           <w:r w:rsidR="00E31242">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00D0540B">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>Nomor</w:t>
           </w:r>
+          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00E31242">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00DA287B" w:rsidRPr="00DA287B">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:sz w:val="18"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             </w:rPr>
             <w:t>X</w:t>
           </w:r>
           <w:r w:rsidR="00E31242">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
@@ -9799,116 +9991,128 @@
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>20</w:t>
           </w:r>
           <w:r w:rsidR="00DA287B">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>22</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="59E49263" w14:textId="77777777" w:rsidR="00335E2A" w:rsidRDefault="00335E2A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="53A2B7ED" w14:textId="77777777" w:rsidR="00335E2A" w:rsidRPr="00B300C8" w:rsidRDefault="00335E2A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4989"/>
       <w:gridCol w:w="4974"/>
     </w:tblGrid>
     <w:tr w:rsidR="00335E2A" w:rsidRPr="002468D5" w14:paraId="1E3637A0" w14:textId="77777777" w:rsidTr="002468D5">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5125" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2476F423" w14:textId="75B73C6E" w:rsidR="00335E2A" w:rsidRPr="002468D5" w:rsidRDefault="00335E2A" w:rsidP="00E31242">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="002468D5">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:sz w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Jurnal BPPK Volume </w:t>
+            <w:t>Jurnal</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="002468D5">
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> BPPK Volume </w:t>
           </w:r>
           <w:r w:rsidR="002C78D1">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">15, </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="001D5F34">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>Nomor</w:t>
           </w:r>
+          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00E31242">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="002C78D1" w:rsidRPr="002C78D1">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:sz w:val="18"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             </w:rPr>
             <w:t>X</w:t>
           </w:r>
           <w:r w:rsidR="00E31242">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>, 20</w:t>
           </w:r>
@@ -9968,206 +10172,267 @@
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="002468D5">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2100B1E5" w14:textId="77777777" w:rsidR="00335E2A" w:rsidRDefault="00335E2A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33F26ED7" w14:textId="77777777" w:rsidR="006940DA" w:rsidRDefault="006940DA" w:rsidP="00D734F6">
+    <w:p w14:paraId="1B3E5BEA" w14:textId="77777777" w:rsidR="000E0760" w:rsidRDefault="000E0760" w:rsidP="00D734F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E65E5F5" w14:textId="77777777" w:rsidR="006940DA" w:rsidRDefault="006940DA" w:rsidP="00D734F6">
+    <w:p w14:paraId="688D217D" w14:textId="77777777" w:rsidR="000E0760" w:rsidRDefault="000E0760" w:rsidP="00D734F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4584CB5D" w14:textId="77777777" w:rsidR="00335E2A" w:rsidRDefault="00335E2A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="948A54" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="127A84BB" w14:textId="26FDF2F4" w:rsidR="00335E2A" w:rsidRPr="002468D5" w:rsidRDefault="006F2D9B">
+  <w:p w14:paraId="127A84BB" w14:textId="77777777" w:rsidR="00335E2A" w:rsidRPr="002468D5" w:rsidRDefault="00E31242">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="14"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="006F2D9B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>PEMANFAATAN PAJAK KENDARAAN BERMOTOR TERHADAP PEMBANGUNAN INFRASTRUKTUR TRANSPORTASI DAERAH DI PROVINSI JAWA BARAT</w:t>
+      <w:t>JUDUL ARTIKEL JOURNAL BARIS 1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:br/>
+      <w:t xml:space="preserve">BARIS 2 DST </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>[CAMBRIA, 8, UPPRECASE]</w:t>
     </w:r>
     <w:r w:rsidR="00335E2A" w:rsidRPr="002468D5">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:br/>
     </w:r>
-    <w:r w:rsidRPr="006F2D9B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t>Mohammad Windu Darmawan</w:t>
+      <w:t xml:space="preserve">Nama Penulis1, Penulis2, Penulis3 </w:t>
     </w:r>
-    <w:r w:rsidR="00E31242">
+    <w:r w:rsidRPr="00E31242">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:color w:val="0000FF"/>
         <w:sz w:val="14"/>
-        <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t xml:space="preserve">, </w:t>
+      <w:t>[</w:t>
     </w:r>
-    <w:r w:rsidRPr="006F2D9B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:color w:val="0000FF"/>
         <w:sz w:val="14"/>
-        <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t>Rinni Rodiah Munajatisari</w:t>
+      <w:t>CAMBRIA, 7, Regular</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E31242">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+      <w:t>]</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="77FA702E" w14:textId="77777777" w:rsidR="00335E2A" w:rsidRDefault="00335E2A" w:rsidP="00D734F6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="948A54" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5DAE9C2E" w14:textId="6A9DCDF0" w:rsidR="00335E2A" w:rsidRPr="002468D5" w:rsidRDefault="006F2D9B" w:rsidP="00D734F6">
+  <w:p w14:paraId="5DAE9C2E" w14:textId="77777777" w:rsidR="00335E2A" w:rsidRPr="002468D5" w:rsidRDefault="00E31242" w:rsidP="00D734F6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="14"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="006F2D9B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>PEMANFAATAN PAJAK KENDARAAN BERMOTOR TERHADAP PEMBANGUNAN INFRASTRUKTUR TRANSPORTASI DAERAH DI PROVINSI JAWA BARAT</w:t>
+      <w:t>JUDUL ARTIKEL JOURNAL BARIS 1</w:t>
+    </w:r>
+    <w:r w:rsidR="00335E2A" w:rsidRPr="002468D5">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:br/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">BARIS2 DST </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>[CAMBRIA, 8, UPPRECASE]</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00335E2A" w:rsidRPr="002468D5">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:br/>
     </w:r>
-    <w:r w:rsidRPr="006F2D9B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t>Mohammad Windu Darmawan</w:t>
+      <w:t xml:space="preserve">Nama Penulis1, Penulis2, Penulis3 </w:t>
     </w:r>
-    <w:r w:rsidR="00E31242">
+    <w:r w:rsidRPr="00E31242">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:color w:val="0000FF"/>
         <w:sz w:val="14"/>
-        <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t xml:space="preserve">, </w:t>
+      <w:t>[</w:t>
     </w:r>
-    <w:r w:rsidRPr="006F2D9B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:color w:val="0000FF"/>
         <w:sz w:val="14"/>
-        <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t>Rinni Rodiah Munajatisari</w:t>
+      <w:t>CAMBRIA, 7, Regular</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E31242">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="14"/>
+      </w:rPr>
+      <w:t>]</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01E56ACA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="27F43078"/>
     <w:styleLink w:val="JurnalBPPK"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="288" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2.%1"/>
       <w:lvlJc w:val="left"/>
@@ -10367,60 +10632,60 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03A16812"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="30ACC6E6"/>
     <w:numStyleLink w:val="Style1"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07C95D65"/>
+    <w:nsid w:val="110222B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4FA4D132"/>
-    <w:lvl w:ilvl="0" w:tplc="0C4AE2D4">
+    <w:tmpl w:val="BE729686"/>
+    <w:lvl w:ilvl="0" w:tplc="0421000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04210019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0421001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0421000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -10456,225 +10721,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04210019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0421001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C1D686E"/>
-[...173 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11B46194"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7ECE0ABC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -10716,137 +10806,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="170C6626"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="31422D2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -10888,51 +10892,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BCD3BB6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0DFCBF46"/>
     <w:styleLink w:val="JurnalBPPKFix035"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="504"/>
         </w:tabs>
         <w:ind w:left="504" w:hanging="504"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -11014,51 +11018,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="504" w:hanging="504"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="504" w:hanging="504"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FF93ECA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="30ACC6E6"/>
     <w:styleLink w:val="Style1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="288" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
@@ -11128,229 +11132,57 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="272C7BD8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="64B054DE"/>
     <w:numStyleLink w:val="jurnal2"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3633035C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0DFCBF46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="504"/>
         </w:tabs>
         <w:ind w:left="504" w:hanging="504"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
@@ -11431,51 +11263,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="504" w:hanging="504"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="504" w:hanging="504"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38C926FB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04090025"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -11517,677 +11349,75 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...171 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EB907E2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="27F43078"/>
     <w:numStyleLink w:val="JurnalBPPK"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="405F3EA4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0DFCBF46"/>
     <w:numStyleLink w:val="JurnalBPPKFix035"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41773533"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="27F43078"/>
     <w:numStyleLink w:val="JurnalBPPK"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47F423B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="28048B46"/>
     <w:numStyleLink w:val="1"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...343 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="504D5DCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5A809CA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -12232,51 +11462,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A0318F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="64B054DE"/>
     <w:styleLink w:val="jurnal2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12351,143 +11581,57 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A71E9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="27F43078"/>
     <w:numStyleLink w:val="JurnalBPPK"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64527306"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="31422D2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -12538,51 +11682,51 @@
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67E22786"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9BEAFD6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12624,227 +11768,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...175 lines deleted...]
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75644F5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="884681FA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12886,51 +11854,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5490" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6210" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AF1314E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0409001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -12972,51 +11940,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C0D443A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04090025"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -13058,492 +12026,380 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1709792291">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="968634978">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="560093550">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1358584388">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1186480863">
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="118110906">
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="239147245">
-[...41 lines deleted...]
-  <w:num w:numId="21" w16cid:durableId="821198364">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="12"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="504"/>
           </w:tabs>
           <w:ind w:left="504" w:hanging="504"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1025980418">
-[...45 lines deleted...]
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D1FB7"/>
     <w:rsid w:val="00024E6B"/>
     <w:rsid w:val="000344E6"/>
-    <w:rsid w:val="0003475F"/>
     <w:rsid w:val="000349FB"/>
-    <w:rsid w:val="00051CEE"/>
     <w:rsid w:val="00053D76"/>
     <w:rsid w:val="00053E9D"/>
     <w:rsid w:val="0006007D"/>
     <w:rsid w:val="00064666"/>
     <w:rsid w:val="00064A19"/>
     <w:rsid w:val="00067BA4"/>
     <w:rsid w:val="00082CA9"/>
     <w:rsid w:val="000A6C73"/>
     <w:rsid w:val="000B2BAA"/>
-    <w:rsid w:val="000B7E11"/>
     <w:rsid w:val="000E0760"/>
     <w:rsid w:val="000E142C"/>
     <w:rsid w:val="000F40DC"/>
     <w:rsid w:val="00110686"/>
     <w:rsid w:val="00130DF3"/>
     <w:rsid w:val="0013443E"/>
-    <w:rsid w:val="001615E7"/>
     <w:rsid w:val="0017575E"/>
     <w:rsid w:val="00180485"/>
     <w:rsid w:val="001874BF"/>
     <w:rsid w:val="00194CB3"/>
     <w:rsid w:val="001A350F"/>
     <w:rsid w:val="001B3B08"/>
     <w:rsid w:val="001D03C8"/>
     <w:rsid w:val="001D0B1B"/>
     <w:rsid w:val="001D5F34"/>
-    <w:rsid w:val="001D65F1"/>
     <w:rsid w:val="001F0E64"/>
     <w:rsid w:val="001F6F74"/>
-    <w:rsid w:val="00201EC7"/>
     <w:rsid w:val="00203160"/>
-    <w:rsid w:val="00206882"/>
     <w:rsid w:val="00210654"/>
     <w:rsid w:val="00213498"/>
     <w:rsid w:val="00226043"/>
     <w:rsid w:val="002468D5"/>
     <w:rsid w:val="00257A36"/>
     <w:rsid w:val="00264D34"/>
     <w:rsid w:val="002669C4"/>
-    <w:rsid w:val="0027602F"/>
     <w:rsid w:val="002C78D1"/>
     <w:rsid w:val="002D0236"/>
     <w:rsid w:val="002D1FB7"/>
     <w:rsid w:val="002E344D"/>
-    <w:rsid w:val="002F4645"/>
-    <w:rsid w:val="002F7822"/>
     <w:rsid w:val="00335E2A"/>
-    <w:rsid w:val="00340C14"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00361997"/>
     <w:rsid w:val="00362E2E"/>
     <w:rsid w:val="00364267"/>
-    <w:rsid w:val="00384C98"/>
-    <w:rsid w:val="00385BFC"/>
     <w:rsid w:val="00393A40"/>
-    <w:rsid w:val="00405287"/>
     <w:rsid w:val="0041154A"/>
     <w:rsid w:val="0043003B"/>
     <w:rsid w:val="004335C2"/>
     <w:rsid w:val="0044700A"/>
     <w:rsid w:val="004C1CD8"/>
     <w:rsid w:val="004C5A52"/>
     <w:rsid w:val="004D2E19"/>
-    <w:rsid w:val="004E5061"/>
     <w:rsid w:val="004F0E0C"/>
-    <w:rsid w:val="004F1CE7"/>
-    <w:rsid w:val="0050053C"/>
     <w:rsid w:val="00525DD7"/>
     <w:rsid w:val="0053428B"/>
     <w:rsid w:val="005574B3"/>
-    <w:rsid w:val="00557BF7"/>
     <w:rsid w:val="00562725"/>
     <w:rsid w:val="005661AB"/>
     <w:rsid w:val="005775DB"/>
     <w:rsid w:val="00581112"/>
-    <w:rsid w:val="00581932"/>
     <w:rsid w:val="005946C5"/>
     <w:rsid w:val="005B0469"/>
     <w:rsid w:val="005B1BA7"/>
-    <w:rsid w:val="005F12B1"/>
     <w:rsid w:val="005F31C9"/>
     <w:rsid w:val="005F326A"/>
     <w:rsid w:val="00627A29"/>
-    <w:rsid w:val="0063689C"/>
     <w:rsid w:val="006479D0"/>
     <w:rsid w:val="00655BBC"/>
-    <w:rsid w:val="00661B06"/>
-    <w:rsid w:val="00675D7D"/>
     <w:rsid w:val="00692E2B"/>
-    <w:rsid w:val="006940DA"/>
     <w:rsid w:val="006B4B4B"/>
     <w:rsid w:val="006C5F0F"/>
-    <w:rsid w:val="006C6C82"/>
-    <w:rsid w:val="006D2E69"/>
     <w:rsid w:val="006D57EC"/>
-    <w:rsid w:val="006E22C6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006E53C2"/>
     <w:rsid w:val="006E78CD"/>
-    <w:rsid w:val="006F0AB1"/>
-    <w:rsid w:val="006F2D9B"/>
     <w:rsid w:val="0071349B"/>
     <w:rsid w:val="00721A28"/>
     <w:rsid w:val="007328DC"/>
     <w:rsid w:val="0073485B"/>
     <w:rsid w:val="00742F49"/>
     <w:rsid w:val="00746B77"/>
-    <w:rsid w:val="00750E1E"/>
     <w:rsid w:val="007741F3"/>
-    <w:rsid w:val="007A6690"/>
-    <w:rsid w:val="007B3C88"/>
     <w:rsid w:val="007B6A23"/>
     <w:rsid w:val="007C602B"/>
     <w:rsid w:val="007D4D4C"/>
     <w:rsid w:val="007F3AEA"/>
     <w:rsid w:val="007F49CE"/>
     <w:rsid w:val="00802F27"/>
     <w:rsid w:val="00841FBB"/>
     <w:rsid w:val="00860F1A"/>
     <w:rsid w:val="0086165C"/>
     <w:rsid w:val="00861CCB"/>
     <w:rsid w:val="00870B1A"/>
     <w:rsid w:val="00880295"/>
     <w:rsid w:val="00885FD6"/>
     <w:rsid w:val="00886842"/>
     <w:rsid w:val="008A27A4"/>
     <w:rsid w:val="008B016E"/>
     <w:rsid w:val="008D0867"/>
     <w:rsid w:val="008F5376"/>
-    <w:rsid w:val="00930B3A"/>
     <w:rsid w:val="0093527C"/>
     <w:rsid w:val="009422D4"/>
     <w:rsid w:val="0094485F"/>
     <w:rsid w:val="00945616"/>
     <w:rsid w:val="00966C8B"/>
     <w:rsid w:val="00970F37"/>
     <w:rsid w:val="00984600"/>
     <w:rsid w:val="009941EE"/>
     <w:rsid w:val="009A3717"/>
     <w:rsid w:val="009B1863"/>
     <w:rsid w:val="009C4506"/>
     <w:rsid w:val="009D2126"/>
     <w:rsid w:val="009D73F6"/>
     <w:rsid w:val="009F35A0"/>
-    <w:rsid w:val="009F7DFD"/>
     <w:rsid w:val="00A1749D"/>
-    <w:rsid w:val="00A34B40"/>
     <w:rsid w:val="00A3651D"/>
-    <w:rsid w:val="00A404E5"/>
     <w:rsid w:val="00A64796"/>
     <w:rsid w:val="00A7635C"/>
-    <w:rsid w:val="00A807DF"/>
     <w:rsid w:val="00A94DEE"/>
     <w:rsid w:val="00AB4762"/>
-    <w:rsid w:val="00AC1C87"/>
     <w:rsid w:val="00AD5749"/>
     <w:rsid w:val="00AE2AFD"/>
     <w:rsid w:val="00AE4CE8"/>
-    <w:rsid w:val="00AE6FF2"/>
     <w:rsid w:val="00B06AB0"/>
     <w:rsid w:val="00B1195B"/>
     <w:rsid w:val="00B1507A"/>
-    <w:rsid w:val="00B21F19"/>
     <w:rsid w:val="00B227CB"/>
     <w:rsid w:val="00B300C8"/>
-    <w:rsid w:val="00B31F20"/>
-    <w:rsid w:val="00B36570"/>
     <w:rsid w:val="00B37A1D"/>
     <w:rsid w:val="00B453CC"/>
     <w:rsid w:val="00B6427D"/>
     <w:rsid w:val="00B8092E"/>
     <w:rsid w:val="00B80B57"/>
     <w:rsid w:val="00B8334E"/>
     <w:rsid w:val="00B91807"/>
     <w:rsid w:val="00B92D63"/>
-    <w:rsid w:val="00BA02A5"/>
     <w:rsid w:val="00BA7538"/>
     <w:rsid w:val="00BB0329"/>
     <w:rsid w:val="00BC5694"/>
     <w:rsid w:val="00BD2214"/>
     <w:rsid w:val="00BE198C"/>
     <w:rsid w:val="00BF5A7E"/>
     <w:rsid w:val="00C45C8A"/>
-    <w:rsid w:val="00C715EC"/>
     <w:rsid w:val="00C8085F"/>
-    <w:rsid w:val="00C96000"/>
     <w:rsid w:val="00CA331E"/>
-    <w:rsid w:val="00CA6FF7"/>
     <w:rsid w:val="00CC3098"/>
     <w:rsid w:val="00CD575D"/>
     <w:rsid w:val="00CD73ED"/>
     <w:rsid w:val="00CE5DCE"/>
-    <w:rsid w:val="00D04722"/>
     <w:rsid w:val="00D0540B"/>
     <w:rsid w:val="00D10E94"/>
     <w:rsid w:val="00D22508"/>
     <w:rsid w:val="00D30CE8"/>
     <w:rsid w:val="00D4072B"/>
-    <w:rsid w:val="00D42639"/>
     <w:rsid w:val="00D42C49"/>
     <w:rsid w:val="00D516B7"/>
     <w:rsid w:val="00D7059C"/>
     <w:rsid w:val="00D734F6"/>
     <w:rsid w:val="00DA287B"/>
     <w:rsid w:val="00DA3BE3"/>
     <w:rsid w:val="00DB27C2"/>
     <w:rsid w:val="00DC402B"/>
-    <w:rsid w:val="00DC503F"/>
     <w:rsid w:val="00DE6EBA"/>
     <w:rsid w:val="00E20DCE"/>
-    <w:rsid w:val="00E31018"/>
     <w:rsid w:val="00E31242"/>
     <w:rsid w:val="00E52D2C"/>
-    <w:rsid w:val="00E53EEC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E90F7E"/>
     <w:rsid w:val="00E925EE"/>
     <w:rsid w:val="00EB15E5"/>
     <w:rsid w:val="00EB51F5"/>
     <w:rsid w:val="00ED05B3"/>
     <w:rsid w:val="00EE217B"/>
     <w:rsid w:val="00EE39B3"/>
-    <w:rsid w:val="00F0057F"/>
     <w:rsid w:val="00F26050"/>
-    <w:rsid w:val="00F41374"/>
     <w:rsid w:val="00F418E5"/>
-    <w:rsid w:val="00F41E16"/>
-    <w:rsid w:val="00F41E3B"/>
     <w:rsid w:val="00F438E7"/>
-    <w:rsid w:val="00F43B39"/>
     <w:rsid w:val="00F478E1"/>
     <w:rsid w:val="00F71A4A"/>
-    <w:rsid w:val="00F75430"/>
-    <w:rsid w:val="00F76752"/>
     <w:rsid w:val="00F76A51"/>
     <w:rsid w:val="00F879B3"/>
     <w:rsid w:val="00FB19A6"/>
-    <w:rsid w:val="00FB5229"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FE4364"/>
     <w:rsid w:val="00FE4540"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="58AD42F8"/>
   <w15:docId w15:val="{E12BB2A7-A4ED-4E1F-9404-3511222AC0D3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15539,1207 +14395,61 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00E52D2C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00E52D2C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable21">
-[...82 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto2.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.emf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.emf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...1061 lines deleted...]
-</cs:chartStyle>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16985,83 +14695,364 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006BD36300C6E9C946BCC08E7488664D5E" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f3a2bff6aa77f5de4626bec0d09d0a7e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0559b2b5-4a43-4d40-b929-b3468d8249e7" xmlns:ns3="67d74ff6-1730-442a-a7e3-1a97381416a1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d44c55fb06c6a48af9bc691f5779c89d" ns2:_="" ns3:_="">
+    <xsd:import namespace="0559b2b5-4a43-4d40-b929-b3468d8249e7"/>
+    <xsd:import namespace="67d74ff6-1730-442a-a7e3-1a97381416a1"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0559b2b5-4a43-4d40-b929-b3468d8249e7" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="15" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="13a81aea-b39a-4503-b357-deb112bd17e0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="67d74ff6-1730-442a-a7e3-1a97381416a1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4413c781-28de-423a-8f1d-c5afd0593fd1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="67d74ff6-1730-442a-a7e3-1a97381416a1">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0559b2b5-4a43-4d40-b929-b3468d8249e7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="67d74ff6-1730-442a-a7e3-1a97381416a1" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{645A11BE-F2CA-4CBB-92BE-24418F2AA23D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAE5F037-4268-4906-A67F-92D3C7C04A91}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2175F6C-026F-478B-88F9-54B951EAD157}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE3684F5-DCE1-48DB-9847-A605F6FFE362}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>54280</Characters>
+  <Pages>3</Pages>
+  <Words>1323</Words>
+  <Characters>7542</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>452</Lines>
-  <Paragraphs>127</Paragraphs>
+  <Lines>62</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>63675</CharactersWithSpaces>
+  <CharactersWithSpaces>8848</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>OTL-Ekosat</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006BD36300C6E9C946BCC08E7488664D5E</vt:lpwstr>
+  </property>
+</Properties>
+</file>